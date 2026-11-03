--- v0 (2026-02-27)
+++ v1 (2026-11-03)
@@ -888,102 +888,472 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Email del responsable de la correspondencia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001D" w14:textId="77777777" w:rsidR="00D11E60" w:rsidRDefault="00B956A9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="33CC33"/>
         </w:rPr>
         <w:t>No borrar esta línea en blanco</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00D11E60" w:rsidRDefault="00B956A9">
-[...50 lines deleted...]
-        <w:t>Conflictos de intereses</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agradecimientos, financiación, conflictos de intereses y contribución de autoría (CRediT) se indican en esta página del título y no en el cuerpo del manuscrito, que debe mantenerse anónimo para la evaluación. Se incorporarán al artículo en la maquetación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agradecimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opcional. Personas o instituciones que hayan contribuido al trabajo sin cumplir los criterios de autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financiación</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique la entidad financiadora, el programa y la referencia del proyecto o ayuda. Si el trabajo no ha recibido financiación externa, escriba «Sin financiación».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conflictos de intereses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declare los posibles conflictos de intereses (laborales, de investigación, económicos o morales) de cada persona firmante. Si no existe ninguno, escriba «Ninguno».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribución de autoría (CRediT)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indique la contribución de cada autor/a según la taxonomía CRediT (https://credit.niso.org), por ejemplo: Conceptualización, Metodología, Análisis formal, Investigación, Redacción del borrador original, Redacción, revisión y edición, Supervisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración responsable sobre el uso de inteligencia artificial</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta declaración es obligatoria y no debe modificarse. En el punto 2, conserve solo la opción que corresponda (A o B) y borre la otra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los/las autores/as firmantes declaramos que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Conocemos y aceptamos la Política de uso de la inteligencia artificial de REIDICS (https://revista-reidics.unex.es/index.php/reidics/politica_ai).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Opción A) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No hemos utilizado herramientas de inteligencia artificial en la elaboración de este trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Opción B) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hemos utilizado herramientas de inteligencia artificial exclusivamente para los usos aceptados por la revista, y su uso queda declarado de forma completa y veraz en el apartado «Declaración de uso de Inteligencia Artificial» del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Asumimos la plena responsabilidad sobre el contenido del trabajo, incluida la exactitud de los datos, las citas y las referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Aceptamos que, si se acredita de manera fehaciente un uso indebido de la inteligencia artificial, el trabajo será rechazado o, si ya hubiera sido publicado, retractado, y que la revista publicará una Nota de retractación en la que quedará constancia del uso indebido realizado.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D11E60">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>